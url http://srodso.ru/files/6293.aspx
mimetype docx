--- v0 (2025-10-14)
+++ v1 (2026-08-19)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="2B459684" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825" w:rsidP="00997825">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="225" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="B90000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="B90000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Состав Президиума НП СРО «ДСО»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F5F901" w14:textId="779506EE" w:rsidR="00EA65B4" w:rsidRDefault="00EA65B4" w:rsidP="00E46A67">
       <w:pPr>
@@ -82,2988 +82,3048 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> и </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Положении о Президиуме НП СРО «ДСО»</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="210E399A" w14:textId="77777777" w:rsidR="00997825" w:rsidRPr="00E46A67" w:rsidRDefault="00997825" w:rsidP="00E46A67">
-[...468 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10500" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1839"/>
-        <w:gridCol w:w="8661"/>
+        <w:gridCol w:w="1845"/>
+        <w:gridCol w:w="8655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00997825" w14:paraId="3CF80863" w14:textId="77777777" w:rsidTr="00997825">
-[...977 lines deleted...]
-      <w:tr w:rsidR="00997825" w14:paraId="64982AF3" w14:textId="77777777" w:rsidTr="00997825">
+      <w:tr w:rsidR="00335C0B" w14:paraId="66B17B88" w14:textId="77777777" w:rsidTr="00335C0B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A236842" w14:textId="6E6F37A8" w:rsidR="00997825" w:rsidRDefault="00997825">
+          <w:p w14:paraId="25A97B0F" w14:textId="20CC7921" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6BDD04EC" wp14:editId="1F753497">
-                  <wp:extent cx="1072515" cy="1430020"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34209F95" wp14:editId="1AC2087E">
+                  <wp:extent cx="1076325" cy="1428750"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="4" name="Рисунок 4"/>
+                  <wp:docPr id="16" name="Рисунок 16" descr="https://srodso.ru/pics/295.aspx"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 5"/>
+                          <pic:cNvPr id="0" name="Picture 1" descr="https://srodso.ru/pics/295.aspx"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13">
+                          <a:blip r:embed="rId6">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1072515" cy="1430020"/>
+                            <a:ext cx="1076325" cy="1428750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B63A2A9" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+          <w:p w14:paraId="71E2C537" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
             <w:pPr>
               <w:pStyle w:val="6"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Шевцова Ирина Анатольевна</w:t>
+              <w:t xml:space="preserve">Ворончихин </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Дэмиан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Валерьевич </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="686422CE" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+          <w:p w14:paraId="23B4B5DC" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="255" w:afterAutospacing="0" w:line="255" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Член Президиума НП СРО «ДСО»</w:t>
+              <w:t>Председатель Президиума НП СРО «ДСО»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00997825" w14:paraId="3C1A5F13" w14:textId="77777777" w:rsidTr="00997825">
+      <w:tr w:rsidR="00335C0B" w14:paraId="0FB49468" w14:textId="77777777" w:rsidTr="00335C0B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CB49E9E" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+          <w:p w14:paraId="41DCFC9A" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="E71925"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3516"/>
+              <w:gridCol w:w="5408"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00997825" w14:paraId="48E942AD" w14:textId="77777777">
+            <w:tr w:rsidR="00335C0B" w14:paraId="2E9D528D" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="30" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="75" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7835F447" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+                <w:p w14:paraId="55D384DF" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="a5"/>
                     </w:rPr>
                     <w:t>Регион: </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:t>г.Москва</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00997825" w14:paraId="6BDEF8D9" w14:textId="77777777">
+            <w:tr w:rsidR="00335C0B" w14:paraId="6F3D0288" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="30" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="75" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="37AFBC7E" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+                <w:p w14:paraId="6474C882" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="a5"/>
                     </w:rPr>
                     <w:t>Место работы: </w:t>
                   </w:r>
                   <w:r>
-                    <w:t>НП СРО «ДСО»</w:t>
+                    <w:t>НП "Деловой Союз судебных экспертов"</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00997825" w14:paraId="1383F3C3" w14:textId="77777777">
+            <w:tr w:rsidR="00335C0B" w14:paraId="4A4FFE51" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="30" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="75" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="63FD9D2F" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+                <w:p w14:paraId="12971D69" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="a5"/>
                     </w:rPr>
-                    <w:t>Должность: </w:t>
+                    <w:t>Должность:</w:t>
                   </w:r>
                   <w:r>
-                    <w:t>Генеральный директор</w:t>
+                    <w:t> Генеральный директор</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="482B3198" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+          <w:p w14:paraId="79DC339A" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5ABE20FC" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825" w:rsidP="00997825">
+    <w:p w14:paraId="1DAE1E31" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B" w:rsidP="00335C0B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="255" w:afterAutospacing="0" w:line="255" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10500" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1802"/>
-        <w:gridCol w:w="8698"/>
+        <w:gridCol w:w="1845"/>
+        <w:gridCol w:w="8655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00997825" w14:paraId="77F497AD" w14:textId="77777777" w:rsidTr="00997825">
+      <w:tr w:rsidR="00335C0B" w14:paraId="3600D0F9" w14:textId="77777777" w:rsidTr="00335C0B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B044F85" w14:textId="0199E5CC" w:rsidR="00997825" w:rsidRDefault="00997825">
+          <w:p w14:paraId="3BC9116C" w14:textId="37695147" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1912C14E" wp14:editId="0B74241B">
-                  <wp:extent cx="1049020" cy="1389380"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6296F982" wp14:editId="4C10B129">
+                  <wp:extent cx="1076325" cy="1428750"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="3" name="Рисунок 3"/>
+                  <wp:docPr id="15" name="Рисунок 15" descr="https://srodso.ru/pics/293.aspx"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 6"/>
+                          <pic:cNvPr id="0" name="Picture 2" descr="https://srodso.ru/pics/293.aspx"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14" cstate="print">
+                          <a:blip r:embed="rId7">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1049020" cy="1389380"/>
+                            <a:ext cx="1076325" cy="1428750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F6B7156" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+          <w:p w14:paraId="2BAE2AFC" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
             <w:pPr>
               <w:pStyle w:val="6"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Макеева Марина Юрьевна</w:t>
+              <w:t>Белоногов Сергей Борисович</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57E7F025" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+          <w:p w14:paraId="53B3DBB7" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="255" w:afterAutospacing="0" w:line="255" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Член Экспертного совета НП СРО «Деловой Союз Оценщиков»</w:t>
+              <w:t>Член Президиума НП СРО «ДСО»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00997825" w14:paraId="6DF681EA" w14:textId="77777777" w:rsidTr="00997825">
+      <w:tr w:rsidR="00335C0B" w14:paraId="5C09B182" w14:textId="77777777" w:rsidTr="00335C0B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D6BB8B0" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+          <w:p w14:paraId="585DC3F6" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="E71925"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="4862"/>
+              <w:gridCol w:w="5875"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00997825" w14:paraId="167C2C50" w14:textId="77777777">
+            <w:tr w:rsidR="00335C0B" w14:paraId="76254A70" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="30" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="75" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2899270F" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+                <w:p w14:paraId="2033969A" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="a5"/>
                     </w:rPr>
                     <w:t>Регион: </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
-                    <w:t>Приморский край</w:t>
+                    <w:t>г.Москва</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00997825" w14:paraId="49026FF7" w14:textId="77777777">
+            <w:tr w:rsidR="00335C0B" w14:paraId="615A816B" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="30" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="75" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="34BCC5F1" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+                <w:p w14:paraId="0FA5A93F" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="a5"/>
                     </w:rPr>
-                    <w:t>место работы:</w:t>
+                    <w:t>Место работы: </w:t>
                   </w:r>
                   <w:r>
-                    <w:t> ООО "Центр развития инвестиций"</w:t>
+                    <w:t>ООО «Академия Профессиональной оценки»</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00997825" w14:paraId="50749F08" w14:textId="77777777">
+            <w:tr w:rsidR="00335C0B" w14:paraId="418F377C" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="30" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="75" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7D8E2028" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+                <w:p w14:paraId="6823D42A" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="a5"/>
                     </w:rPr>
                     <w:t>Должность: </w:t>
                   </w:r>
                   <w:r>
                     <w:t>Генеральный директор</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="2505E387" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+          <w:p w14:paraId="2E505CED" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24E2DFFA" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825" w:rsidP="00997825">
+    <w:p w14:paraId="7AEBB804" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B" w:rsidP="00335C0B">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="255" w:afterAutospacing="0" w:line="255" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:vanish/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10500" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1839"/>
-        <w:gridCol w:w="8661"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="8700"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00997825" w14:paraId="151CFAE1" w14:textId="77777777" w:rsidTr="00997825">
+      <w:tr w:rsidR="00335C0B" w14:paraId="2FE55E96" w14:textId="77777777" w:rsidTr="00335C0B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EB737F0" w14:textId="74A70984" w:rsidR="00997825" w:rsidRDefault="00997825">
+          <w:p w14:paraId="3FFF71F5" w14:textId="5D9B5C28" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F8E92A4" wp14:editId="0C1DF75B">
-                  <wp:extent cx="1072515" cy="1430020"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54EEDD06" wp14:editId="3628FDBF">
+                  <wp:extent cx="1047750" cy="1571625"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="2" name="Рисунок 2"/>
+                  <wp:docPr id="14" name="Рисунок 14" descr="https://srodso.ru/files/6142.aspx"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 7"/>
+                          <pic:cNvPr id="0" name="Picture 3" descr="https://srodso.ru/files/6142.aspx"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15">
+                          <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1072515" cy="1430020"/>
+                            <a:ext cx="1047750" cy="1571625"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45E9BBEB" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+          <w:p w14:paraId="45C38B43" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
             <w:pPr>
               <w:pStyle w:val="6"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Дьяченко Олег Николаевич</w:t>
+              <w:t>Комратов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Владимир Иванович</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32DAF605" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+          <w:p w14:paraId="79C25936" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="255" w:afterAutospacing="0" w:line="255" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Член Президиума НП СРО «ДСО»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00997825" w14:paraId="0DB6E8C3" w14:textId="77777777" w:rsidTr="00997825">
+      <w:tr w:rsidR="00335C0B" w14:paraId="51824AAF" w14:textId="77777777" w:rsidTr="00335C0B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13D15425" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+          <w:p w14:paraId="0D6A5E9C" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="E71925"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3698"/>
+              <w:gridCol w:w="3516"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00997825" w14:paraId="6E82CA99" w14:textId="77777777">
+            <w:tr w:rsidR="00335C0B" w14:paraId="07654F12" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="30" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="75" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="6095D114" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+                <w:p w14:paraId="44BC5067" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="a5"/>
                     </w:rPr>
                     <w:t>Регион: </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
-                    <w:t>Республика Башкортостан</w:t>
+                    <w:t>г.Томск</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00997825" w14:paraId="5469D8A9" w14:textId="77777777">
+            <w:tr w:rsidR="00335C0B" w14:paraId="44231A90" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="30" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="75" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2AA343B9" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+                <w:p w14:paraId="54971C3C" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="a5"/>
                     </w:rPr>
                     <w:t>Место работы: </w:t>
                   </w:r>
                   <w:r>
-                    <w:t>ООО "Башкомоценка"</w:t>
+                    <w:t>ООО «Центр ЭКО»</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00997825" w14:paraId="39EC35AA" w14:textId="77777777">
+            <w:tr w:rsidR="00335C0B" w14:paraId="64C95165" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="30" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="75" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7BA9BE08" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
-[...2 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="11BEEE51" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="a5"/>
                     </w:rPr>
                     <w:t>Должность: </w:t>
                   </w:r>
                   <w:r>
                     <w:t>Генеральный директор</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="35D37EDE" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+          <w:p w14:paraId="1A4483D5" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D0C39B6" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825" w:rsidP="00997825">
+    <w:p w14:paraId="0E780048" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B" w:rsidP="00335C0B">
       <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="255" w:afterAutospacing="0" w:line="255" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:vanish/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10500" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1865"/>
-        <w:gridCol w:w="8635"/>
+        <w:gridCol w:w="1845"/>
+        <w:gridCol w:w="8655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00997825" w14:paraId="08342E66" w14:textId="77777777" w:rsidTr="00997825">
+      <w:tr w:rsidR="00335C0B" w14:paraId="475B4CBE" w14:textId="77777777" w:rsidTr="00335C0B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="190ECFCA" w14:textId="7CE8AF65" w:rsidR="00997825" w:rsidRDefault="00997825">
+          <w:p w14:paraId="2CAF826E" w14:textId="2670F9CA" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B9C9E75" wp14:editId="6BE64B6E">
-                  <wp:extent cx="1049020" cy="1342390"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AA1FF20" wp14:editId="680BC427">
+                  <wp:extent cx="1076325" cy="1438275"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1" name="Рисунок 1"/>
+                  <wp:docPr id="13" name="Рисунок 13" descr="https://srodso.ru/pics/379.aspx"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 8"/>
+                          <pic:cNvPr id="0" name="Picture 4" descr="https://srodso.ru/pics/379.aspx"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16">
+                          <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1049020" cy="1342390"/>
+                            <a:ext cx="1076325" cy="1438275"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68463599" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+          <w:p w14:paraId="642B793F" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
             <w:pPr>
               <w:pStyle w:val="6"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Журавлев Алексей Витальевич</w:t>
+              <w:t>Цветкова Лариса Константиновна</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="688317C7" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+          <w:p w14:paraId="72D74412" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="255" w:afterAutospacing="0" w:line="255" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Член Президиума НП СРО «ДСО»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00997825" w14:paraId="3A3CE98A" w14:textId="77777777" w:rsidTr="00997825">
+      <w:tr w:rsidR="00335C0B" w14:paraId="5308FA6A" w14:textId="77777777" w:rsidTr="00335C0B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54E4B141" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+          <w:p w14:paraId="149BE593" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:left w:val="single" w:sz="6" w:space="0" w:color="E71925"/>
+              </w:tblBorders>
+              <w:tblCellMar>
+                <w:top w:w="15" w:type="dxa"/>
+                <w:left w:w="15" w:type="dxa"/>
+                <w:bottom w:w="15" w:type="dxa"/>
+                <w:right w:w="15" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3516"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00335C0B" w14:paraId="4163F6F4" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="30" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="75" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3BC2F5FE" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="a5"/>
+                    </w:rPr>
+                    <w:t>Регион: </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:t>г.Воронеж</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00335C0B" w14:paraId="7CF4EA5D" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="30" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="75" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3305B4C6" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="a5"/>
+                    </w:rPr>
+                    <w:t>Место работы: </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t>ООО «АНЭС»</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00335C0B" w14:paraId="77E4D8D2" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="30" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="75" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5ACFFB34" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="a5"/>
+                    </w:rPr>
+                    <w:t>Должность: </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t>Генеральный директор</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="215EF5D0" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A7B83C9" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B" w:rsidP="00335C0B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="255" w:afterAutospacing="0" w:line="255" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10500" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1845"/>
+        <w:gridCol w:w="8655"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00335C0B" w14:paraId="1E82B555" w14:textId="77777777" w:rsidTr="00335C0B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7B703E" w14:textId="680697E7" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63C5678F" wp14:editId="7778955A">
+                  <wp:extent cx="1076325" cy="1428750"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="12" name="Рисунок 12" descr="https://srodso.ru/pics/298.aspx"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 5" descr="https://srodso.ru/pics/298.aspx"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1076325" cy="1428750"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8DB32C" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+            <w:pPr>
+              <w:pStyle w:val="6"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Шевцова Ирина Анатольевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="101F5EC0" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="255" w:afterAutospacing="0" w:line="255" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Член Президиума НП СРО «ДСО»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00335C0B" w14:paraId="21B7243F" w14:textId="77777777" w:rsidTr="00335C0B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17733F98" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:left w:val="single" w:sz="6" w:space="0" w:color="E71925"/>
+              </w:tblBorders>
+              <w:tblCellMar>
+                <w:top w:w="15" w:type="dxa"/>
+                <w:left w:w="15" w:type="dxa"/>
+                <w:bottom w:w="15" w:type="dxa"/>
+                <w:right w:w="15" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3516"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00335C0B" w14:paraId="3CDE138D" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="30" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="75" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3B5B6929" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="a5"/>
+                    </w:rPr>
+                    <w:t>Регион: </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:t>г.Москва</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00335C0B" w14:paraId="6A7B0F19" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="30" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="75" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2EA0D0E8" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="a5"/>
+                    </w:rPr>
+                    <w:t>Место работы: </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t>НП СРО «ДСО»</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00335C0B" w14:paraId="0FDA677B" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="30" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="75" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0DFF227A" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="a5"/>
+                    </w:rPr>
+                    <w:t>Должность: </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t>Генеральный директор</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="48C0A643" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="09F63871" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B" w:rsidP="00335C0B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="255" w:afterAutospacing="0" w:line="255" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10500" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="8700"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00335C0B" w14:paraId="4BC694FE" w14:textId="77777777" w:rsidTr="00335C0B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45DFF954" w14:textId="24F9DC4F" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2722B93C" wp14:editId="73948D33">
+                  <wp:extent cx="1047750" cy="1390650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="11" name="Рисунок 11" descr="https://srodso.ru/pics800/588.aspx"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 6" descr="https://srodso.ru/pics800/588.aspx"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1047750" cy="1390650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6CE0C9" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+            <w:pPr>
+              <w:pStyle w:val="6"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Макеева Марина Юрьевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37F84D9F" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="255" w:afterAutospacing="0" w:line="255" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Член Экспертного совета НП СРО «Деловой Союз Оценщиков»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00335C0B" w14:paraId="1C626A27" w14:textId="77777777" w:rsidTr="00335C0B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4EB203" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:left w:val="single" w:sz="6" w:space="0" w:color="E71925"/>
+              </w:tblBorders>
+              <w:tblCellMar>
+                <w:top w:w="15" w:type="dxa"/>
+                <w:left w:w="15" w:type="dxa"/>
+                <w:bottom w:w="15" w:type="dxa"/>
+                <w:right w:w="15" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4862"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00335C0B" w14:paraId="05172CF6" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="30" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="75" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="120FD97C" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="a5"/>
+                    </w:rPr>
+                    <w:t>Регион: </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t>Приморский край</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00335C0B" w14:paraId="4769DE90" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="30" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="75" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="652494B5" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="a5"/>
+                    </w:rPr>
+                    <w:t>место работы:</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t> ООО "Центр развития инвестиций"</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00335C0B" w14:paraId="6E41A11B" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="30" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="75" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="438C08FD" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="a5"/>
+                    </w:rPr>
+                    <w:t>Должность: </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t>Генеральный директор</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="66CE88C9" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="068F1990" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B" w:rsidP="00335C0B">
+      <w:pPr>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10500" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1845"/>
+        <w:gridCol w:w="8655"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00335C0B" w14:paraId="26A19927" w14:textId="77777777" w:rsidTr="00335C0B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD4500D" w14:textId="5AE9DB03" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A28F5EE" wp14:editId="109262ED">
+                  <wp:extent cx="1076325" cy="1428750"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="10" name="Рисунок 10" descr="https://srodso.ru/pics/519.aspx"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 7" descr="https://srodso.ru/pics/519.aspx"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1076325" cy="1428750"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E0FD909" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+            <w:pPr>
+              <w:pStyle w:val="6"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Дьяченко Олег Николаевич</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41063810" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="255" w:afterAutospacing="0" w:line="255" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Член Президиума НП СРО «ДСО»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00335C0B" w14:paraId="28EFEC9F" w14:textId="77777777" w:rsidTr="00335C0B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="207D30C1" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:left w:val="single" w:sz="6" w:space="0" w:color="E71925"/>
+              </w:tblBorders>
+              <w:tblCellMar>
+                <w:top w:w="15" w:type="dxa"/>
+                <w:left w:w="15" w:type="dxa"/>
+                <w:bottom w:w="15" w:type="dxa"/>
+                <w:right w:w="15" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3698"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00335C0B" w14:paraId="6A6AEDEA" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="30" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="75" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7DC42FCE" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="a5"/>
+                    </w:rPr>
+                    <w:t>Регион: </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t>Республика Башкортостан</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00335C0B" w14:paraId="6ED338BD" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="30" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="75" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2336226B" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="a5"/>
+                    </w:rPr>
+                    <w:t>Место работы: </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t>ООО "</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:t>Башкомоценка</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:t>"</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00335C0B" w14:paraId="52B7A9A4" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="30" w:type="dxa"/>
+                    <w:left w:w="75" w:type="dxa"/>
+                    <w:bottom w:w="75" w:type="dxa"/>
+                    <w:right w:w="75" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="38348AA5" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+                  <w:pPr>
+                    <w:spacing w:after="240"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="a5"/>
+                    </w:rPr>
+                    <w:t>Должность: </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t>Генеральный директор</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="6AF3E047" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="175547BC" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B" w:rsidP="00335C0B">
+      <w:pPr>
+        <w:rPr>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10500" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1863"/>
+        <w:gridCol w:w="8637"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00335C0B" w14:paraId="46D038A3" w14:textId="77777777" w:rsidTr="00335C0B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DADC513" w14:textId="66106BBA" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="106FA213" wp14:editId="3BFCA345">
+                  <wp:extent cx="1047750" cy="1343025"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="9" name="Рисунок 9" descr="https://srodso.ru/files/4336.aspx"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 8" descr="https://srodso.ru/files/4336.aspx"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1047750" cy="1343025"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6E3235" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+            <w:pPr>
+              <w:pStyle w:val="6"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Журавлев Алексей Витальевич</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7488FFF4" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="255" w:afterAutospacing="0" w:line="255" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Член Президиума НП СРО «ДСО»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00335C0B" w14:paraId="2427E95F" w14:textId="77777777" w:rsidTr="00335C0B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D19AEF0" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="E71925"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4176"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00997825" w14:paraId="5DFE1983" w14:textId="77777777">
+            <w:tr w:rsidR="00335C0B" w14:paraId="7D2175AF" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="30" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="75" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="6470FF46" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+                <w:p w14:paraId="1D591258" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="a5"/>
                     </w:rPr>
                     <w:t>Регион: </w:t>
                   </w:r>
                   <w:r>
                     <w:t>г. Москва</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00997825" w14:paraId="57307A74" w14:textId="77777777">
+            <w:tr w:rsidR="00335C0B" w14:paraId="0730255C" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="30" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="75" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7825A4CE" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+                <w:p w14:paraId="07ACB1DD" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="a5"/>
                     </w:rPr>
                     <w:t>Место работы: </w:t>
                   </w:r>
                   <w:r>
                     <w:t>ООО «Эверест Консалтинг»</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00997825" w14:paraId="3B83F4A5" w14:textId="77777777">
+            <w:tr w:rsidR="00335C0B" w14:paraId="2C04115C" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="30" w:type="dxa"/>
                     <w:left w:w="75" w:type="dxa"/>
                     <w:bottom w:w="75" w:type="dxa"/>
                     <w:right w:w="75" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="79D6ABA6" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
-[...2 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="5D15E521" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
                   <w:r>
                     <w:rPr>
                       <w:rStyle w:val="a5"/>
                     </w:rPr>
                     <w:t>Должность: </w:t>
                   </w:r>
                   <w:r>
                     <w:t>Генеральный директор</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="504D22CD" w14:textId="77777777" w:rsidR="00997825" w:rsidRDefault="00997825">
+          <w:p w14:paraId="331ABF41" w14:textId="77777777" w:rsidR="00335C0B" w:rsidRDefault="00335C0B">
             <w:pPr>
-              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20F7F250" w14:textId="77777777" w:rsidR="00A03284" w:rsidRDefault="00A03284"/>
+    <w:p w14:paraId="20F7F250" w14:textId="77777777" w:rsidR="00A03284" w:rsidRDefault="00A03284" w:rsidP="00335C0B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="113" w:afterAutospacing="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
     <w:sectPr w:rsidR="00A03284" w:rsidSect="00997825">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA4FCF"/>
     <w:rsid w:val="00000EE5"/>
     <w:rsid w:val="00001D85"/>
     <w:rsid w:val="0000329C"/>
     <w:rsid w:val="000047BA"/>
     <w:rsid w:val="00004B2C"/>
     <w:rsid w:val="00005191"/>
     <w:rsid w:val="00005789"/>
     <w:rsid w:val="00005AA9"/>
     <w:rsid w:val="00005CC0"/>
     <w:rsid w:val="00010662"/>
     <w:rsid w:val="000108C7"/>
     <w:rsid w:val="00011E4D"/>
     <w:rsid w:val="000127E7"/>
     <w:rsid w:val="00013B5E"/>
     <w:rsid w:val="000169C6"/>
     <w:rsid w:val="00016DA5"/>
     <w:rsid w:val="000204F6"/>
@@ -3224,50 +3284,51 @@
     <w:rsid w:val="002D51F0"/>
     <w:rsid w:val="002E0FF9"/>
     <w:rsid w:val="002E2EF7"/>
     <w:rsid w:val="002E304F"/>
     <w:rsid w:val="002E5911"/>
     <w:rsid w:val="002F2592"/>
     <w:rsid w:val="002F4556"/>
     <w:rsid w:val="002F6881"/>
     <w:rsid w:val="002F7EC1"/>
     <w:rsid w:val="003000EC"/>
     <w:rsid w:val="0030645B"/>
     <w:rsid w:val="00306EC1"/>
     <w:rsid w:val="00312DA1"/>
     <w:rsid w:val="0031315F"/>
     <w:rsid w:val="00315D9C"/>
     <w:rsid w:val="003175A8"/>
     <w:rsid w:val="00320DA8"/>
     <w:rsid w:val="003230D6"/>
     <w:rsid w:val="003252D9"/>
     <w:rsid w:val="003259CC"/>
     <w:rsid w:val="0032600B"/>
     <w:rsid w:val="00327386"/>
     <w:rsid w:val="00333424"/>
     <w:rsid w:val="00333A74"/>
     <w:rsid w:val="00334CD2"/>
+    <w:rsid w:val="00335C0B"/>
     <w:rsid w:val="003418E6"/>
     <w:rsid w:val="00341F7C"/>
     <w:rsid w:val="00342F80"/>
     <w:rsid w:val="0034314B"/>
     <w:rsid w:val="003450FB"/>
     <w:rsid w:val="00345D6C"/>
     <w:rsid w:val="003460FE"/>
     <w:rsid w:val="003474E7"/>
     <w:rsid w:val="00351C97"/>
     <w:rsid w:val="0035214E"/>
     <w:rsid w:val="003528A8"/>
     <w:rsid w:val="00352FC7"/>
     <w:rsid w:val="003540AA"/>
     <w:rsid w:val="003548E5"/>
     <w:rsid w:val="00355535"/>
     <w:rsid w:val="003610AD"/>
     <w:rsid w:val="00361554"/>
     <w:rsid w:val="003627F2"/>
     <w:rsid w:val="0036640A"/>
     <w:rsid w:val="00371758"/>
     <w:rsid w:val="003753B2"/>
     <w:rsid w:val="003758AB"/>
     <w:rsid w:val="00375BF9"/>
     <w:rsid w:val="003762F1"/>
     <w:rsid w:val="003813AD"/>
@@ -4028,67 +4089,67 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1CEC4229"/>
   <w15:docId w15:val="{751342E9-CE88-4361-AC57-987FAAA54528}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4420,51 +4481,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003D5163"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00997825"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
@@ -4499,51 +4559,50 @@
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F555C0"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F555C0"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a5">
@@ -4575,51 +4634,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="60">
     <w:name w:val="Заголовок 6 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00997825"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="15"/>
       <w:szCs w:val="15"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="item">
     <w:name w:val="item"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00997825"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="1973809">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="149249188">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4629,85 +4688,99 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472721596">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="890581510">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1996453481">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="486022698">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="150"/>
           <w:marBottom w:val="300"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://srodso.ru/01.01.02/67.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://srodso.ru/01.01/23.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://srodso.ru/01/default.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://srodso.ru/01.01.04.05/151.aspx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://srodso.ru/01.01.04.01/31.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://srodso.ru/01.01.04.05/151.aspx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://srodso.ru/01.01.04.01/31.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4955,55 +5028,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1464</Characters>
+  <Pages>1</Pages>
+  <Words>225</Words>
+  <Characters>1285</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1717</CharactersWithSpaces>
+  <CharactersWithSpaces>1507</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>